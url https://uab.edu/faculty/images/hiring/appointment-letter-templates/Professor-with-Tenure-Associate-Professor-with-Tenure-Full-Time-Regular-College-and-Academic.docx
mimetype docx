--- v0 (2026-04-21)
+++ v1 (2026-05-30)
@@ -1,504 +1,505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="119B2BCD" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C74F10">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C74F10" w:rsidRDefault="00C10AD4" w14:paraId="119B2BCD" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:keepNext/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The University of Alabama at Birmingham</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EC17EA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="08EC17EA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>PROFESSOR WITH TENURE</w:t>
       </w:r>
-      <w:r w:rsidR="00847B60" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00847B60">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/ ASSOCIATE PROFESSOR WITH TENURE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645E2793" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="645E2793" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>OFFER LETTER TEMPLATE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B211BC1" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00580B8F" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00580B8F" w14:paraId="0B211BC1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Header"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Full</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>-T</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00C10AD4" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00C10AD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ime</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="00C10AD4" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00C10AD4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Regular – College/Academic Schools</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10327D6E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="10327D6E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C028EEB" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7C028EEB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="2361"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0931C2CA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="0931C2CA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Insert Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="550A64C5" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="550A64C5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0AC8CBE9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="0AC8CBE9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5443642A" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="5443642A" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Insert Name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="386673C7" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="386673C7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Address)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D746EEF" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4D746EEF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Address)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D0B845" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="06D0B845" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4320"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="12960"/>
           <w:tab w:val="left" w:pos="17280"/>
           <w:tab w:val="left" w:pos="21600"/>
           <w:tab w:val="left" w:pos="25920"/>
           <w:tab w:val="left" w:pos="30240"/>
           <w:tab w:val="left" w:pos="31680"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(City, State   ZIP)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1039E2B2" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1039E2B2" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17BA7FE9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="17BA7FE9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C9DECA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="68C9DECA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="7920"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9360"/>
           <w:tab w:val="left" w:pos="10080"/>
           <w:tab w:val="left" w:pos="11520"/>
           <w:tab w:val="left" w:pos="12960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -508,143 +509,143 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dear </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert name)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2374E0B9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="2374E0B9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">I am pleased to offer you a full-time appointment as </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert “Professor with tenure</w:t>
       </w:r>
-      <w:r w:rsidR="0000495B" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="0000495B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or “Associate Professor with tenure”)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Department of </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert department) </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
-      <w:r w:rsidR="005178A2" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="005178A2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert School/C</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ollege)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -656,80 +657,80 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Your annual salary will be $ </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(enter amount).</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DDDDEA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="55DDDDEA" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B974980" w14:textId="77777777" w:rsidR="00AB7BA4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00AB7BA4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00AB7BA4" w:rsidP="00AB7BA4" w:rsidRDefault="00C10AD4" w14:paraId="3B974980" w14:textId="5DFB366E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This is a [9-month], tenured position that will begin on </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
@@ -752,134 +753,157 @@
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UAB Faculty Handbook</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> addresses many questions that you may have about the rights and responsibilities of faculty at UAB, as well as information about UAB policies and procedures related to faculty, including promotion and tenure guidelines. This document is available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="003F5861">
+      <w:hyperlink w:history="1" r:id="rId7">
+        <w:r w:rsidRPr="007C7F79" w:rsidR="007C7F79">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.c</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007C7F79" w:rsidR="007C7F79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>o</w:t>
+        </w:r>
+        <w:r w:rsidRPr="007C7F79" w:rsidR="007C7F79">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>m/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="003F5861">
-[...8 lines deleted...]
-      <w:r w:rsidR="00AB7BA4" w:rsidRPr="003F5861">
+      <w:r w:rsidR="007C7F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB66F7" w:rsidR="007C7F79">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5861" w:rsidR="00AB7BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional resources for new faculty are located on the university’s faculty web site at:  </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidR="00176C26" w:rsidRPr="003F5861">
+      <w:hyperlink w:history="1" r:id="rId8">
+        <w:r w:rsidRPr="003F5861" w:rsidR="00176C26">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.uab.edu/faculty/new-faculty</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00AB7BA4" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00AB7BA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>; which includes onboarding information.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EB9821" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="35EB9821" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A3801A8" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="2A3801A8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -916,655 +940,643 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Attachment B</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. This letter and these two attachments comprise the entire terms and conditions of your faculty appointment and may not be modified or altered by any oral or written statement or representation unless such statement or representation is confirmed in writing under the </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>President’s or Provost’s signature.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A45170" w14:textId="77777777" w:rsidR="00D6272B" w:rsidRPr="003F5861" w:rsidRDefault="00D6272B" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00D6272B" w:rsidP="00C10AD4" w:rsidRDefault="00D6272B" w14:paraId="41A45170" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57D5137F" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00D21F1B" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00D21F1B" w14:paraId="57D5137F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>As with all faculty</w:t>
       </w:r>
-      <w:r w:rsidR="00D6272B" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00D6272B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, you will be evaluated annually and will be eligible for merit-based compensation adjustments, when merit funds are available</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1498CA27" w14:textId="3EBCE69B" w:rsidR="6CB5780F" w:rsidRPr="003F5861" w:rsidRDefault="6CB5780F" w:rsidP="6CB5780F">
+    <w:p w:rsidRPr="003F5861" w:rsidR="6CB5780F" w:rsidP="6CB5780F" w:rsidRDefault="6CB5780F" w14:paraId="1498CA27" w14:textId="3EBCE69B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25E15514" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="25E15514" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">If, as I hope, you find this offer to be satisfactory as presented, please indicate your acceptance by signing, dating, and returning the original letter to </w:t>
       </w:r>
-      <w:r w:rsidR="00970B95" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00970B95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidR="00A40AD3" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00970B95" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00970B95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>insert department</w:t>
       </w:r>
-      <w:r w:rsidR="00A40AD3" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidR="00A40AD3" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Attn: </w:t>
       </w:r>
-      <w:r w:rsidR="00A40AD3" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert name), </w:t>
       </w:r>
-      <w:r w:rsidR="009B39A9" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="009B39A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert </w:t>
       </w:r>
-      <w:r w:rsidR="00A40AD3" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>College or</w:t>
       </w:r>
-      <w:r w:rsidR="00970B95" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00970B95">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Academic S</w:t>
       </w:r>
-      <w:r w:rsidR="00162D54" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00162D54">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>chool</w:t>
       </w:r>
-      <w:r w:rsidR="009B39A9" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="009B39A9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">University of Alabama at Birmingham, </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1401 University Boulevard, Heritage Hall</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F5861">
+        <w:t>1401 University Boulevard, Heritage Hall,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>,</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00A40AD3" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Birmingham, AL </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>35294-0000.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">An additional copy is enclosed for your file. </w:t>
       </w:r>
-      <w:r w:rsidR="00A40AD3" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This offer will remain open for </w:t>
       </w:r>
-      <w:r w:rsidR="00A40AD3" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A40AD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">(insert number </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>of days)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> from the date of this letter. If we have not received your signed acceptance by that date, we will assume that you have not accepted this offer. If you require any additional time to consider this offer, please contact </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the department chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50899BFC" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="50899BFC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:strike/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A31E378" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4A31E378" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Again, we look forward to your joining the University community and to working with you in the future.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33DE97FC" w14:textId="77777777" w:rsidR="00AD0B8A" w:rsidRPr="003F5861" w:rsidRDefault="00AD0B8A" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00AD0B8A" w:rsidP="00C10AD4" w:rsidRDefault="00AD0B8A" w14:paraId="33DE97FC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CAE049D" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7CAE049D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sincerely,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF3E98E" w14:textId="77777777" w:rsidR="00536FB2" w:rsidRPr="003F5861" w:rsidRDefault="00536FB2" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00536FB2" w:rsidP="00C10AD4" w:rsidRDefault="00536FB2" w14:paraId="3AF3E98E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A53C36E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3A53C36E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3960"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A7D1A71" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3A7D1A71" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C6C45D4" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6C6C45D4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1583,54 +1595,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10BFBB9F" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="10BFBB9F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1730,54 +1750,62 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Dean</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268D81EE" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="268D81EE" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1850,430 +1878,446 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(School Name)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBE3FA9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1DBE3FA9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="269CF2B7" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="269CF2B7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Add additional school and departmental signatures as needed.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E18126C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6E18126C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C879F10" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="2C879F10" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Enclosures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69EDFCF4" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="69EDFCF4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A0E1C2B" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6A0E1C2B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A5B7D4E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3A5B7D4E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E2F173" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="62E2F173" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I have received, reviewed and understand the terms and conditions of employment contained in this letter, Attachment A (“General Terms and Conditions of Faculty Appointment”) and Attachment B (“Specific Terms and Conditions of Faculty Appointment”).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3755B9FF" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3755B9FF" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ECD30B8" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6ECD30B8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D2EED1" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="50D2EED1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">        __________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47209806" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="002463A9">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="002463A9" w:rsidRDefault="00C10AD4" w14:paraId="47209806" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="5400"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2310,475 +2354,477 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">                                </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="4874FEB0" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                   (Date)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4874FEB0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B5B7DFA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4B5B7DFA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFCCA12" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="0FFCCA12" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT A</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE0DDBE" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6FE0DDBE" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>General Terms and Conditions of Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A7AD9F" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
-[...8 lines deleted...]
-    <w:p w14:paraId="5BBC804E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="20A7AD9F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="5BBC804E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C2A5B" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="002C2A5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69931E7A" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="69931E7A" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Letter Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C2A5B" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="002C2A5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Date)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C052EF9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4C052EF9" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rank:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C2A5B" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="002C2A5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE7DB92" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7DE7DB92" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>School/College:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002C2A5B" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="002C2A5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DF7D6E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="42DF7D6E" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002C2A5B" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="002C2A5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DBB583" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
-[...9 lines deleted...]
-    <w:p w14:paraId="11CF202F" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="12DBB583" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="11CF202F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Eligibility for Employment</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52126A63" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="52126A63" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27884476" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="27884476" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offer for employment is contingent upon providing the University, </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -2788,67 +2834,67 @@
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> to your first day of employment, official documentation of degrees earned. An </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>original official transcript</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of your terminal degree must be submitted to comply with credentialing guidelines of the Southern Association of Colleges and Schools</w:t>
       </w:r>
-      <w:r w:rsidR="00091C9A" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00091C9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Commission on Colleges</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (SACS</w:t>
       </w:r>
-      <w:r w:rsidR="00091C9A" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00091C9A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>COC</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">). Foreign transcripts must be translated and certified by an education credentialing agency. Our receiving the transcript by </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(insert date)</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
@@ -2907,891 +2953,785 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, Department of </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 200 Heritage Hall, 1401 University Blvd., Birmingham, AL  35294-1170.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31B73D4F" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="31B73D4F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5DB7BC64" w14:textId="2DA74149" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="003C5A14" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="003C5A14" w14:paraId="5DB7BC64" w14:textId="2DA74149">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not limited those federal rules and regulations regarding sponsored research. Your offer for employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon </w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>Your offer for employment is contingent upon satisfying all Federal employment eligibility requirements, including any necessary work authorizations, and is contingent upon compliance with all applicable federal rules and regulations, including but not limited those federal rules and regulations regarding sponsored research. Your offer for employment is contingent upon making no false or misleading representations in your application for employment. Your offer for employment is contingent upon a successful criminal records check and a background records check. If the results of such checks are not satisfactory to UAB, this appointment is voidable by the University. Questions regarding employment-based immigration should be directed to the Office of International Faculty &amp; Staff Immigration Services at ifsis@uab.edu.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>a successful criminal records</w:t>
-[...4 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5861" w:rsidR="00C10AD4">
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...19 lines deleted...]
-          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CC3271C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6CC3271C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15C054C3" w14:textId="4FC5B7FA" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="69E4663D" w:rsidP="69E4663D">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="69E4663D" w:rsidRDefault="69E4663D" w14:paraId="15C054C3" w14:textId="4FC5B7FA">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="69E4663D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your offer for employment is contingent on successful completion of pre-employment background investigations that include, but not limited to, a criminal history background check, degree (education) verification, social media background checks, and employment history verification. You will receive information electronically requesting your consent to allow </w:t>
       </w:r>
       <w:r w:rsidRPr="69E4663D">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">the University to conduct this investigation. </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="0E806C6C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+        <w:t>the University to conduct this investigation. In the event that the background check has not been completed at the time your appointment begins, your appointment will be conditioned upon receipt of a background check report that is acceptable to the University. Before a final decision is made to void an appointment because of a background check result, you will receive a copy of the background check report and you will have an opportunity to provide explanatory information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="0E806C6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D405D3B" w14:textId="37FBBC46" w:rsidR="69E4663D" w:rsidRDefault="69E4663D" w:rsidP="69E4663D">
+    <w:p w:rsidR="69E4663D" w:rsidP="69E4663D" w:rsidRDefault="69E4663D" w14:paraId="7D405D3B" w14:textId="37FBBC46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42AB0D8B" w14:textId="4A95A1C4" w:rsidR="69E4663D" w:rsidRDefault="69E4663D" w:rsidP="69E4663D">
+    <w:p w:rsidR="69E4663D" w:rsidP="69E4663D" w:rsidRDefault="69E4663D" w14:paraId="42AB0D8B" w14:textId="4A95A1C4">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FCC2BD2" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6FCC2BD2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Resignation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BA0729" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="06BA0729" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29B16AB7" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="29B16AB7" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you resign prior to completion of the Term of this appointment, you agree to provide notice to the University as provided in the</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty Handbook, but in no event less than 30 days’ prior </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>written notice to the Chair.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1657B883" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1657B883" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E4E3EC0" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3E4E3EC0" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>OIG/ GSA Clearance and Background Check</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACA1853" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="5ACA1853" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16141A6C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="16141A6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please note that the University of Alabama at Birmingham conducts a review of the Office of the Inspector General (OIG) and the General Services Administration (GSA) exclusions lists to establish eligibility for each faculty member (or postdoctoral fellow/trainee) to receive federal funding. These databases are maintained by the federal Government to identify individuals who are excluded from participating in payments by Federal programs or contracts. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C4654CA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1C4654CA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="512F7BA9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="512F7BA9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:iCs/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By signing this appointment letter, you are granting consent to UAB to conduct the necessary background check and OIG and GSA clearances.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A7D7AA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="25A7D7AA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3309635C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3309635C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Form I-9 Requirements  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A3588A8" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="0A3588A8" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42C84C67" w14:textId="77777777" w:rsidR="00260406" w:rsidRPr="003F5861" w:rsidRDefault="00260406" w:rsidP="003F5861">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00260406" w:rsidP="003F5861" w:rsidRDefault="00260406" w14:paraId="42C84C67" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Offers of employment at the University of Alabama at Birmingham (UAB) are contingent upon your ability to prove that you are authorized to work in the United States as required by the Immigration Reform and Control Act of 1986. If you accept this offer, you will be required to complete a Form I-9 and provide proof of your eligibility to work in the United States within three (3) business days of your start date. </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Section 1 of the Form I-9 must be completed no later than the first day of your employment</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">.  </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="1927EE2D" w14:textId="77777777" w:rsidR="00260406" w:rsidRPr="003F5861" w:rsidRDefault="00260406" w:rsidP="00260406">
+        <w:t>.  In the event that your eligibility for employment cannot be verified by your appointment date, this offer will become void.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00260406" w:rsidP="00260406" w:rsidRDefault="00260406" w14:paraId="1927EE2D" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BE8F743" w14:textId="77777777" w:rsidR="00260406" w:rsidRPr="003F5861" w:rsidRDefault="00260406" w:rsidP="003F5861">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00260406" w:rsidP="003F5861" w:rsidRDefault="00260406" w14:paraId="2BE8F743" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-[...35 lines deleted...]
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In order to comply with E-Verify requirements, UAB uses an electronic I-9 processing system. Your department contact will provide you with a link to the university’s [electronic I-9] system; where you will be provided with instructions and guidelines for completing the Form I-9.  A list of acceptable identification documents can also be found at </w:t>
+      </w:r>
+      <w:hyperlink w:history="1" r:id="rId9">
         <w:r w:rsidRPr="003F5861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.uscis.gov/i-9-central/acceptable-documents</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="236280AF" w14:textId="77777777" w:rsidR="00260406" w:rsidRPr="003F5861" w:rsidRDefault="00260406" w:rsidP="00260406">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00260406" w:rsidP="00260406" w:rsidRDefault="00260406" w14:paraId="236280AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="360"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60FF3EE2" w14:textId="299AF580" w:rsidR="005E671A" w:rsidRPr="003F5861" w:rsidRDefault="003C5A14" w:rsidP="003F5861">
+    <w:p w:rsidRPr="003F5861" w:rsidR="005E671A" w:rsidP="003F5861" w:rsidRDefault="003C5A14" w14:paraId="60FF3EE2" w14:textId="299AF580">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>If you are not a US citizen or permanent resident, the department will work with the UAB Office of International Faculty &amp; Staff Immigration Services (IFSIS) to sponsor you for US work authorization. IFSIS provides information about common immigration processes at UAB on their website at </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="003F5861">
+        <w:t xml:space="preserve">If you are not a US citizen or permanent resident, the department will work with the UAB Office of International Faculty &amp; Staff Immigration Services (IFSIS) to sponsor you for US work authorization. IFSIS provides information about common immigration processes at UAB on their website at https://www.uab.edu/global/faculty-staff/international-faculty-staff  and can be reached </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22DAA">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>https://www.uab.edu/global/faculty-staff/international-faculty-staff  and</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>at </w:t>
+      </w:r>
+      <w:r w:rsidR="00E22DAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ifsis@uab.edu. </w:t>
+      </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> can be reached </w:t>
-[...3 lines deleted...]
-          <w:rStyle w:val="normaltextrun"/>
+        <w:t>After US work authorization is secured on your behalf, you will receive instructions for completing Section 2 of Form I-9 with UAB’s International Payment Compliance Specialist or the HR Records office to complete so that you can begin work.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>at </w:t>
-[...30 lines deleted...]
-        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4528247E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4528247E" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="300CC4F9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="300CC4F9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Approval of Appointment and Compliance with University Policies</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74ED5E12" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="74ED5E12" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513EBBAB" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="513EBBAB" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">As is the case for all University employees, your employment is subject to approval by the Dean, Provost, and President. As a condition of your employment, you are subject to all applicable practices, policies and procedures of the Board of Trustees of the University of Alabama, including but not limited to policies regarding conflicts of interests, nondiscrimination, outside professional activities, and intellectual property. It is your responsibility to be aware of these policies and procedures, as well as all others which may apply to you. University policies and procedures are subject to change without notice.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EB274F2" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6EB274F2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F3D6259" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4F3D6259" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Faculty Handbook</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F2C2AF" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="00F2C2AF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C235896" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7C235896" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your appointment is subject to all terms and conditions of the Faculty Handbook (the “Handbook”) and any future modifications to it. The Handbook, as modified, is hereby incorporated by reference, except as otherwise specifically provided by your offer letter. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="730A685A" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="730A685A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="715245CB" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="715245CB" w14:textId="4362FF44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3820,59 +3760,59 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>aB H</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>andbook</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> contains information about UAB policies and procedures related to faculty, including promotion and tenure guidelines. This document is available online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="003F5861">
+      <w:hyperlink w:history="1" r:id="rId10">
+        <w:r w:rsidRPr="001A5A6A" w:rsidR="001A5A6A">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx</w:t>
+          <w:t>https://uab-public.policystat.com/policy/18730083/latest/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> As a UAB employee, you will also be subject to the terms and conditions in the </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -3882,3330 +3822,3225 @@
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> although the terms of the Faculty Handbook take precedence to the extent of any conflict. </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You &amp; UAB</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> can be found online at </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId11">
         <w:r w:rsidRPr="003F5861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4C7BBF" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7C4C7BBF" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D344A19" w14:textId="06A43686" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="69E4663D" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="69E4663D" w14:paraId="1D344A19" w14:textId="06A43686">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="69E4663D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Benefits</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0B505C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7A0B505C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F16CADE" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1F16CADE" w14:textId="2B226C55">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You may be eligible to receive certain benefits provided to employees of UAB. You are responsible for making all decisions and for taking all actions relating to such benefits, within established time frames and deadlines. This position carries a substantial body of fringe benefits, which can be found in the </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">You </w:t>
       </w:r>
-      <w:r w:rsidR="00D269DB" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00D269DB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">&amp; </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>UAB Handbook</w:t>
       </w:r>
-      <w:r w:rsidR="00A81772" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A81772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A81772" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00A81772">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>at</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink w:history="1" r:id="rId12">
         <w:r w:rsidRPr="003F5861">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>. Questions regarding benefits should be directed to the Department of Human Resources and Employee Benefits:  205-934-3458.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="48715A6C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C815CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Questions regarding benefits should be directed to the Department of Human Resources and Employee Benefits:  205-934-3458.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="48715A6C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FA6CEC8" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3FA6CEC8" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Getting Paid at UAB/Taxation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D57978F" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7D57978F" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="lightGray"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="245E3F0A" w14:textId="6AD238B2" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="245E3F0A" w14:textId="6AD238B2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Pursuant to current practices, faculty members are paid monthly on the last working day of each month. The Direct Deposit Payroll Authorization Form for monthly salaried personnel, when signed by the member, authorizes UAB to deposit net pay directly into a checking or savings account at any bank or savings and loan association within the continental United States or to certain credit unions, including the </w:t>
       </w:r>
-      <w:r w:rsidR="005E671A" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="005E671A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Legacy Community</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Credit Union. A statement showing gross earnings, itemized deductions, and the amount of net pay deposited is made accessible to the faculty member each month. UAB requires participation in the Direct Deposit Payroll System by all faculty members. All amounts paid by the University to you may be subject to taxation both for reporting and withholding. Any amounts subject to withholding will have taxes withheld in accordance with federal and state law. If you accept this offer and it is your first appointment to the University of Alabama at Birmingham, you must complete tax forms </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="4EA5204C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+        <w:t xml:space="preserve"> Credit Union. A statement showing gross earnings, itemized deductions, and the amount of net pay deposited is made accessible to the faculty member each month. UAB requires participation in the Direct Deposit Payroll System by all faculty members. All amounts paid by the University to you may be subject to taxation both for reporting and withholding. Any amounts subject to withholding will have taxes withheld in accordance with federal and state law. If you accept this offer and it is your first appointment to the University of Alabama at Birmingham, you must complete tax forms in order to receive payment. These practices may be changed from time to time at UAB’s sole discretion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4EA5204C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FD4F042" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="2FD4F042" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assignment</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1711D5FE" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1711D5FE" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="224B25BA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="224B25BA" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The University reserves the right to change your assignment, as well as your physical location, at any time, and you may be reassigned duties as determined by the University.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F309BE" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="37F309BE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01C98835" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="01C98835" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Code of Conduct</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7B05FD" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="2B7B05FD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29A17F40" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="29A17F40" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Ethical conduct is a fundamental expectation for every UAB community member. All employees must abide by the standards of behavior outlined in the UAB Enterprise Code of Conduct. Upon hire, new faculty members are required to attest to the Code by completing the online course automatically assigned to them in the UAB Faculty and Staff Learning </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">System during the orientation process. Behaviors inconsistent with the Code may result in appropriate consequences, up to and including termination. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="339B778B" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="339B778B" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E45D94C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6E45D94C" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Conflict of Interest and Conflict of Commitment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AE3598" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="08AE3598" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E4ABACC" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1E4ABACC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Faculty members must adhere to all applicable federal and state laws and regulations and University and school policies related to conflict of interest and conflict of commitment. As public employees under the State of Alabama Ethics Law, faculty members may not use their positions for personal gain. In addition, in accordance with UAB policy, faculty members have an obligation to seek advance approval for external activities and disclose financial interests related to their institutional responsibilities to ensure that they do not interfere with their primary employment responsibilities at the institution. Faculty members are encouraged to discuss their current arrangements with their prospective chair prior to accepting an offer of employment. Faculty participation in external activities is approved at the discretion of division, department, and school leadership, and certain activities may not be permissible or otherwise approved. Faculty members must file the appropriate forms at the time of hire for any activities or interests continuing or commencing after UAB employment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33ECEEE4" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="33ECEEE4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="23955EF2" w14:textId="50F34B7C" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="69E4663D" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="69E4663D" w14:paraId="23955EF2" w14:textId="50F34B7C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="69E4663D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Patent Policy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="346833A5" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="346833A5" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C921098" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1C921098" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>By signing this appointment letter, you agree that you are bound by and will comply with UAB’s patent policy set forth as Board Rule 509 of the Board Rules for the Board of Trustees of the University of Alabama. You agree that you hereby assign all intellectual property to UAB in accordance with the terms of Board Rule 509.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A934DEB" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="2A934DEB" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7020FAC6" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7020FAC6" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>NCAA Compliance</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C4165EE" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3C4165EE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33F039CC" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="33F039CC" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Faculty members are expected to understand and </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="21E614E3" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+        <w:t>Faculty members are expected to understand and be in compliance with NCAA regulations for areas and departments in which their essential functions cause them to interact with student athletes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="21E614E3" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E7B9DA8" w14:textId="5AF33A52" w:rsidR="69E4663D" w:rsidRDefault="69E4663D" w:rsidP="69E4663D">
+    <w:p w:rsidR="69E4663D" w:rsidP="69E4663D" w:rsidRDefault="69E4663D" w14:paraId="0E7B9DA8" w14:textId="5AF33A52">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5779EE89" w14:textId="4EDE83D1" w:rsidR="69E4663D" w:rsidRDefault="69E4663D" w:rsidP="69E4663D">
+    <w:p w:rsidR="69E4663D" w:rsidP="69E4663D" w:rsidRDefault="69E4663D" w14:paraId="5779EE89" w14:textId="4EDE83D1">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AF76375" w14:textId="6B2FA12B" w:rsidR="69E4663D" w:rsidRDefault="69E4663D" w:rsidP="69E4663D">
+    <w:p w:rsidR="69E4663D" w:rsidP="69E4663D" w:rsidRDefault="69E4663D" w14:paraId="5AF76375" w14:textId="6B2FA12B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6CA527AE" w14:textId="48785662" w:rsidR="69E4663D" w:rsidRDefault="69E4663D" w:rsidP="69E4663D">
+    <w:p w:rsidR="69E4663D" w:rsidP="69E4663D" w:rsidRDefault="69E4663D" w14:paraId="6CA527AE" w14:textId="48785662">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="69B66903" w14:textId="4A1F2249" w:rsidR="69E4663D" w:rsidRDefault="69E4663D" w:rsidP="69E4663D">
+    <w:p w:rsidR="69E4663D" w:rsidP="69E4663D" w:rsidRDefault="69E4663D" w14:paraId="69B66903" w14:textId="4A1F2249">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12BC10C6" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="12BC10C6" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>General Terms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53DC3A45" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="53DC3A45" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360" w:hanging="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42B447B3" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="42B447B3" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepLines/>
         <w:ind w:left="360"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">This appointment may be modified only by a written agreement signed by both you and by an authorized employee of the University. The waiver by either party of a breach of any provision of this appointment will not operate or be construed as a waiver by that party of any prior or subsequent breaches. All agreements and covenants contained herein are severable, and if an appropriate court declares any such understanding or covenant to be invalid, this appointment will be interpreted and applied as if such invalid agreements or covenants were not contained herein. This appointment shall be construed in accordance with the laws of the State of Alabama. Venue for determination of the legal rights and obligations of the parties to this appointment shall be an appropriate venue in the State of Alabama. This appointment contains the entire agreement for employment by and between you and the University for the position stated in this appointment. This letter supersedes all prior agreements of employment </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="192F87AE" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+        <w:t>This appointment may be modified only by a written agreement signed by both you and by an authorized employee of the University. The waiver by either party of a breach of any provision of this appointment will not operate or be construed as a waiver by that party of any prior or subsequent breaches. All agreements and covenants contained herein are severable, and if an appropriate court declares any such understanding or covenant to be invalid, this appointment will be interpreted and applied as if such invalid agreements or covenants were not contained herein. This appointment shall be construed in accordance with the laws of the State of Alabama. Venue for determination of the legal rights and obligations of the parties to this appointment shall be an appropriate venue in the State of Alabama. This appointment contains the entire agreement for employment by and between you and the University for the position stated in this appointment. This letter supersedes all prior agreements of employment entered into between you and the University. Paragraph headings are mere catchwords and shall not be used in interpretation of the terms of this letter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="192F87AE" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F74D608" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4F74D608" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5043D71C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="5043D71C" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55A01DB8" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="55A01DB8" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ATTACHMENT B</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA0FFCB" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7AA0FFCB" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Specific Terms and Conditions of Faculty Appointment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D821ACA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="0D821ACA" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="534A7D97" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="534A7D97" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BC0EB43" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6BC0EB43" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Language included here represents examples of text likely to be included in each section as is applicable for the specific department]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630E4846" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="630E4846" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="35F784AA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="35F784AA" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Name:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00487712" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00487712">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A9426D" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="73A9426D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Letter Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00487712" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00487712">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F66332D" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3F66332D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rank:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00487712" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00487712">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC62E9F" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4EC62E9F" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>School/College:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00487712" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00487712">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F76B78" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="23F76B78" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department:</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00487712" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="00487712">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Enter)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E2AF09" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="65E2AF09" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4461E14F" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4461E14F" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A0D62E5" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7A0D62E5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Duties &amp; Responsibilities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E97EB2B" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6E97EB2B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5525B3C0" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="5525B3C0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226DB294" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="226DB294" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6568ABD5" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6568ABD5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>You will be responsible to the Dean and by his/her delegation to the Chair of your department. Your duties, subject to periodic review, will include the following:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9502EF" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7B9502EF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Research in Computer Security, Information Assurance, and Cyber computing areas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9E94FF" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1E9E94FF" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Establish a research group including PhD students who pursue advanced research in your areas of concern, leading to national recognition over a period of years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44C6AC04" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="44C6AC04" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Establish collaborations with other professors and scientists at UAB.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C1E3D5" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="14C1E3D5" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Participate in a meaningful amount of university and department service as well as service to the Computing profession.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4E15B4" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6D4E15B4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Achieve excellence in teaching of graduates and undergraduates, and teach the workload described (below) in support of department teaching needs.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A3847D" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="67A3847D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="071E910C" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="071E910C" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In particular, the emphasis on research, teaching, and service are established with a weight of 50:40:10 for your tenure-earning evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AAF2079" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3AAF2079" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B7D94C0" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6B7D94C0" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Workload Assignment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC07EF0" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4BC07EF0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32D29A53" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="32D29A53" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54773386" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="54773386" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C007F8E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7C007F8E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The established teaching load for your first year will be one course per semester, and for additional years prior to earning tenure, at three courses per year, provided you are meeting the expectations for scholarship as outline in this offer. Additionally, we will offer you a reduced load of one additional course release at a time to be negotiated at another time in your tenure earning period. Your teaching load reflects the expectation of significant effort to establish and enhance outside funding, to educate a significant number of students through one-on-one research-oriented teaching in our </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="3A2A6FA9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+        <w:t>The established teaching load for your first year will be one course per semester, and for additional years prior to earning tenure, at three courses per year, provided you are meeting the expectations for scholarship as outline in this offer. Additionally, we will offer you a reduced load of one additional course release at a time to be negotiated at another time in your tenure earning period. Your teaching load reflects the expectation of significant effort to establish and enhance outside funding, to educate a significant number of students through one-on-one research-oriented teaching in our laboratory, and obtaining release funding for your work when available. Due to the changing nature of academic needs of the College and Department, your workload assignments may be revised or altered from time to time by the Chair.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3A2A6FA9" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="090A70A7" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="090A70A7" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70906A5E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="70906A5E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F4D7EB9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6F4D7EB9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A 100% teaching load </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve">A 100% teaching load is considered to be eight courses per academic year. This is reduced </w:t>
+      </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>is considered to be</w:t>
-[...42 lines deleted...]
-    <w:p w14:paraId="0B0372AD" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+        <w:t xml:space="preserve">normally to 6 courses per year to support faculty research engagement. For new faculty coming directly from a PhD program, the teaching load is reduced to 4 courses per year for a two-year transition period. Beyond the first 2 years, new faculty members receive the normal teaching load of 3 courses per semester. For faculty transitioning to us with a faculty appointment from another university, the teaching load is reduced to 4 courses per year only for a one-year transition period. After that year, such faculty members receive the normal teaching load of 3 courses per semester. However, faculty in our School who achieve a high level of research productivity (including the publication of one or more top tier or Category A journal articles) may apply to be placed on a Research Track with a teaching load lower than the standard 3 – 3 load.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="0B0372AD" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E5306E1" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1E5306E1" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723BA9C5" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="723BA9C5" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="75ECE811" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="75ECE811" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Summer teaching is neither required nor guaranteed; however, it is generally available unless you are receiving summer research support. Compensation for summer teaching currently is 10% of the nine-month salary for each class section taught with a maximum of two classes (20% compensation) per year.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C8FDDF9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1C8FDDF9" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="56434E6E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="56434E6E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F24BBE8" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6F24BBE8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6F49AD56" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6F49AD56" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Additionally, the Department of _________ will provide support (salary and fringes) for your first two summer semesters (May 15</w:t>
       </w:r>
-      <w:r w:rsidR="004A6E73" w:rsidRPr="003F5861">
+      <w:r w:rsidRPr="003F5861" w:rsidR="004A6E73">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- August 12 XXXX) at a rate of 1/3 of your academic year salary. For the second summer semester, this funding will only be provided to make up the difference between summer salary available from external research grants and contracts that you obtain and the rate of 1/3 of your academic year salary. Your summer salary will be determined by taking your nine-month base salary of $ XXXXX and dividing by 9 and multiplying by 3 months. After your second year, summer salary support may be obtained through external research grants or departmental teaching assignments if available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788BB865" w14:textId="77777777" w:rsidR="00A5779E" w:rsidRPr="003F5861" w:rsidRDefault="00A5779E" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00A5779E" w:rsidP="00C10AD4" w:rsidRDefault="00A5779E" w14:paraId="788BB865" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="232DFA26" w14:textId="77777777" w:rsidR="00A5779E" w:rsidRPr="003F5861" w:rsidRDefault="00A5779E" w:rsidP="00A5779E">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00A5779E" w:rsidP="00A5779E" w:rsidRDefault="00A5779E" w14:paraId="232DFA26" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Compensation Details</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E2363B" w14:textId="77777777" w:rsidR="00A5779E" w:rsidRPr="003F5861" w:rsidRDefault="00A5779E" w:rsidP="00A5779E">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00A5779E" w:rsidP="00A5779E" w:rsidRDefault="00A5779E" w14:paraId="35E2363B" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Include here any specific details about the compensation/salary package for this appointment.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="424758A4" w14:textId="77777777" w:rsidR="00A5779E" w:rsidRPr="003F5861" w:rsidRDefault="00A5779E" w:rsidP="00A5779E">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00A5779E" w:rsidP="00A5779E" w:rsidRDefault="00A5779E" w14:paraId="424758A4" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="462051F0" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="462051F0" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60F42D2A" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="60F42D2A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Start-up Funding</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1275A151" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1275A151" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45BA59F8" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="45BA59F8" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191A6C1E" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="191A6C1E" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="25B27964" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="25B27964" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In order to assist you in establishing your research program, the Department of _____________ and the College of Arts and Sciences will provide startup funding in the amount of $ XXXXX for use primarily in our first two years (FY 2012 and FY XXXX), including $ XXXXXX in discretionary funds to be used for laboratory set-up equipment, supplies, and travel. The reminder of the start-up funding ($XXXX) represents the support of three PhD-level Graduate Research Assistants for two years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE7B789" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="4AE7B789" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3678E42D" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="3678E42D" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(Sample Language)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D67148" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="56D67148" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BC4B650" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="7BC4B650" w14:textId="77777777">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-    <w:p w14:paraId="44930F20" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+        <w:t xml:space="preserve"> In order to assist you in establishing your research program, the Department of __________ and the College of Arts and Sciences will provide start-up funding in the amount of $_______ for equipment, travel, visitors, and miscellaneous research supplies. The College will also purchase a personal computer for your use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="44930F20" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="58B82666" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="58B82666" w14:textId="77777777">
       <w:pPr>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Moving and Relocation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA606D9" w14:textId="77777777" w:rsidR="006A1A42" w:rsidRPr="003F5861" w:rsidRDefault="006A1A42" w:rsidP="006A1A42">
+    <w:p w:rsidRPr="003F5861" w:rsidR="006A1A42" w:rsidP="006A1A42" w:rsidRDefault="006A1A42" w14:paraId="2BA606D9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="yiv1231299197msoplaintext"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve">We agree to compensate you for relocation expenses </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7292,51 +7127,51 @@
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t>UAB policies and procedures</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, UAB allows you to select one of two options on receiving your additional taxable compensation prior to your hire date and relocation.  The election form is attached.  If the relocation allowance is processed after your hire date, then the taxable payment is processed through payroll.</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="x-none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B618CF9" w14:textId="77777777" w:rsidR="006A1A42" w:rsidRPr="003F5861" w:rsidRDefault="006A1A42" w:rsidP="006A1A42">
+    <w:p w:rsidRPr="003F5861" w:rsidR="006A1A42" w:rsidP="006A1A42" w:rsidRDefault="006A1A42" w14:paraId="1B618CF9" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7356,829 +7191,965 @@
         </w:rPr>
         <w:t xml:space="preserve">(Optional Language) Note: Include the below language only if you are paying any additional relocation allowance for unexpected expenses.  This </w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> be approved by your Dean/VP and will be paid through payroll.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0869F3A5" w14:textId="77777777" w:rsidR="006A1A42" w:rsidRPr="003F5861" w:rsidRDefault="006A1A42" w:rsidP="006A1A42">
+    <w:p w:rsidRPr="003F5861" w:rsidR="006A1A42" w:rsidP="006A1A42" w:rsidRDefault="006A1A42" w14:paraId="0869F3A5" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63B4A37B" w14:textId="77777777" w:rsidR="006A1A42" w:rsidRPr="003F5861" w:rsidRDefault="006A1A42" w:rsidP="006A1A42">
+    <w:p w:rsidRPr="003F5861" w:rsidR="006A1A42" w:rsidP="7479F016" w:rsidRDefault="006A1A42" w14:paraId="63B4A37B" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...14 lines deleted...]
-    <w:p w14:paraId="23F09BC6" w14:textId="77777777" w:rsidR="004A071C" w:rsidRPr="003F5861" w:rsidRDefault="004A071C" w:rsidP="006A1A42">
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">As approved by [Dean or VP], </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> $__________ for _________ month(s) relocation allowance for temporary housing will be paid through payroll in combination with regular payroll and any other </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> payments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7479F016" w:rsidP="7479F016" w:rsidRDefault="7479F016" w14:paraId="7892C300" w14:textId="659F6A39">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="7479F016" w:rsidP="7479F016" w:rsidRDefault="7479F016" w14:paraId="3A6A8252" w14:textId="62826731">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Not withstanding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> any language to the contrary, UAB will follow applicable laws and regulations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>regarding</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>tax-ability</w:t>
+      </w:r>
+      <w:r w:rsidRPr="7479F016" w:rsidR="7479F016">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of, and withholding for, any or all payments made to or on behalf of its employees. If you should resign from UAB within six (6) months of your hire date, you agree to reimburse UAB 75% of the relocation allowance provided. If you should resign from UAB within seven (7) to twelve (12) months of your hire date, you agree to reimburse UAB 50% of the relocation allowance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7479F016" w:rsidP="7479F016" w:rsidRDefault="7479F016" w14:paraId="1A843F9C" w14:textId="00C7FAD0">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:tabs>
+          <w:tab w:val="left" w:leader="none" w:pos="360"/>
+          <w:tab w:val="left" w:leader="none" w:pos="720"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1080"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1440"/>
+          <w:tab w:val="left" w:leader="none" w:pos="1800"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2160"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2520"/>
+          <w:tab w:val="left" w:leader="none" w:pos="2880"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3240"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3600"/>
+          <w:tab w:val="left" w:leader="none" w:pos="3960"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4320"/>
+          <w:tab w:val="left" w:leader="none" w:pos="4680"/>
+          <w:tab w:val="left" w:leader="none" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00B06425" w:rsidP="00B06425" w:rsidRDefault="00B06425" w14:paraId="6094B898" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>With regard to moving any lab equipment or materials, you must follow all policies and procedures relating to such equipment and materials. If you have any questions regarding moving lab equipment or materials you should contact UAB’s Occupational Health and Safety.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="447A8BDD" w14:textId="77777777">
+      <w:pPr>
+        <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="1440"/>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="2160"/>
           <w:tab w:val="left" w:pos="2520"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3240"/>
           <w:tab w:val="left" w:pos="3600"/>
           <w:tab w:val="left" w:pos="3960"/>
           <w:tab w:val="left" w:pos="4320"/>
           <w:tab w:val="left" w:pos="4680"/>
           <w:tab w:val="left" w:pos="5040"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:i/>
-[...58 lines deleted...]
-          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F5861">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="447A8BDD" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
-[...38 lines deleted...]
-    <w:p w14:paraId="2C5485A9" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="2C5485A9" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="41987F35" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="41987F35" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Other</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1254F3CA" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="1254F3CA" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6019568F" w14:textId="77777777" w:rsidR="00CF7F43" w:rsidRPr="003F5861" w:rsidRDefault="00C10AD4" w:rsidP="00EE2B99">
+    <w:p w:rsidRPr="003F5861" w:rsidR="00CF7F43" w:rsidP="00EE2B99" w:rsidRDefault="00C10AD4" w14:paraId="6019568F" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003F5861">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Other information to be included in this Attachment B, but is not limited to details about Grant and Extramural Funding Expectations, Administrative and Special Appointments (directorships, endowed professorships, etc.), office space assignment, staff and other resources to be </w:t>
-[...20 lines deleted...]
-    <w:p w14:paraId="471AA568" w14:textId="77777777" w:rsidR="00AB7BA4" w:rsidRPr="003F5861" w:rsidRDefault="00AB7BA4">
+        <w:t>Other information to be included in this Attachment B, but is not limited to details about Grant and Extramural Funding Expectations, Administrative and Special Appointments (directorships, endowed professorships, etc.), office space assignment, staff and other resources to be provided; performance standards and expectations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="003F5861" w:rsidR="00AB7BA4" w:rsidRDefault="00AB7BA4" w14:paraId="471AA568" w14:textId="77777777">
       <w:pPr>
         <w:widowControl/>
         <w:kinsoku/>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00AB7BA4" w:rsidRPr="003F5861">
+    <w:sectPr w:rsidRPr="003F5861" w:rsidR="00AB7BA4">
       <w:footerReference w:type="default" r:id="rId13"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7F9735B3" w14:textId="77777777" w:rsidR="004F47A0" w:rsidRDefault="004F47A0" w:rsidP="00C10AD4">
+    <w:p w:rsidR="004000B6" w:rsidP="00C10AD4" w:rsidRDefault="004000B6" w14:paraId="267A2AAA" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B4BDD88" w14:textId="77777777" w:rsidR="004F47A0" w:rsidRDefault="004F47A0" w:rsidP="00C10AD4">
+    <w:p w:rsidR="004000B6" w:rsidP="00C10AD4" w:rsidRDefault="004000B6" w14:paraId="627D60B6" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5684EF00" w14:textId="77777777" w:rsidR="004F47A0" w:rsidRDefault="004F47A0"/>
+    <w:p w:rsidR="004000B6" w:rsidRDefault="004000B6" w14:paraId="77270CB1" w14:textId="77777777"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="61FAD3DE" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRDefault="001C6828" w:rsidP="00C10AD4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="001C6828" w14:paraId="61FAD3DE" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>Professor With Tenure/</w:t>
     </w:r>
     <w:r w:rsidR="00C10AD4">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:t xml:space="preserve">Associate Professor </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve"> Tenure</w:t>
+      <w:t>Associate Professor With Tenure</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="6E9ED5BF" w14:textId="77777777" w:rsidR="00C10AD4" w:rsidRDefault="00C10AD4" w:rsidP="00C10AD4">
+  <w:p w:rsidR="00C10AD4" w:rsidP="00C10AD4" w:rsidRDefault="00C10AD4" w14:paraId="6E9ED5BF" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r w:rsidRPr="00D01D82">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Offer Letter</w:t>
     </w:r>
     <w:r w:rsidRPr="000E6364">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00D01D82">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Template</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>, College and Academic Schools</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77B002A3" w14:textId="77777777" w:rsidR="004F47A0" w:rsidRDefault="004F47A0" w:rsidP="00C10AD4">
+    <w:p w:rsidR="004000B6" w:rsidP="00C10AD4" w:rsidRDefault="004000B6" w14:paraId="72C27C54" w14:textId="77777777">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BB20685" w14:textId="77777777" w:rsidR="004F47A0" w:rsidRDefault="004F47A0" w:rsidP="00C10AD4">
+    <w:p w:rsidR="004000B6" w:rsidP="00C10AD4" w:rsidRDefault="004000B6" w14:paraId="7347F1F1" w14:textId="77777777">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D10B522" w14:textId="77777777" w:rsidR="004F47A0" w:rsidRDefault="004F47A0"/>
+    <w:p w:rsidR="004000B6" w:rsidRDefault="004000B6" w14:paraId="32ECC023" w14:textId="77777777"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="008A66F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E76A856E"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="05E553E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F88A7FDA"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="068D1002"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="796CACC0"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -8359,292 +8330,296 @@
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="840388931">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="555580661">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1635133933">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1755005654">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C10AD4"/>
     <w:rsid w:val="0000495B"/>
     <w:rsid w:val="00061EED"/>
     <w:rsid w:val="000863CC"/>
     <w:rsid w:val="00091C9A"/>
     <w:rsid w:val="000E06CB"/>
     <w:rsid w:val="000F29D4"/>
     <w:rsid w:val="00133624"/>
     <w:rsid w:val="00162D54"/>
     <w:rsid w:val="001633C2"/>
     <w:rsid w:val="00176C26"/>
+    <w:rsid w:val="001A5A6A"/>
     <w:rsid w:val="001B3BB0"/>
     <w:rsid w:val="001C6828"/>
     <w:rsid w:val="002015EF"/>
-    <w:rsid w:val="00245A27"/>
     <w:rsid w:val="002463A9"/>
     <w:rsid w:val="00260406"/>
     <w:rsid w:val="002C2A5B"/>
     <w:rsid w:val="003434B0"/>
     <w:rsid w:val="00357D77"/>
     <w:rsid w:val="00386F53"/>
     <w:rsid w:val="003C5A14"/>
     <w:rsid w:val="003F3538"/>
     <w:rsid w:val="003F5861"/>
+    <w:rsid w:val="004000B6"/>
     <w:rsid w:val="004476FE"/>
     <w:rsid w:val="0046599D"/>
     <w:rsid w:val="00487712"/>
     <w:rsid w:val="004A071C"/>
     <w:rsid w:val="004A6E73"/>
     <w:rsid w:val="004E1801"/>
     <w:rsid w:val="004E5338"/>
-    <w:rsid w:val="004F47A0"/>
     <w:rsid w:val="005178A2"/>
     <w:rsid w:val="00533D62"/>
     <w:rsid w:val="00536FB2"/>
     <w:rsid w:val="00580B8F"/>
     <w:rsid w:val="005A5A5F"/>
     <w:rsid w:val="005E2D4C"/>
     <w:rsid w:val="005E671A"/>
     <w:rsid w:val="005F6B9C"/>
     <w:rsid w:val="00615AFA"/>
     <w:rsid w:val="00650C83"/>
     <w:rsid w:val="00667AEB"/>
     <w:rsid w:val="00675E1D"/>
     <w:rsid w:val="0067628C"/>
     <w:rsid w:val="006A1A42"/>
     <w:rsid w:val="006A594B"/>
     <w:rsid w:val="006B4BF7"/>
     <w:rsid w:val="006E6A17"/>
     <w:rsid w:val="0070527B"/>
     <w:rsid w:val="007C174D"/>
+    <w:rsid w:val="007C7F79"/>
     <w:rsid w:val="007D31CE"/>
     <w:rsid w:val="007F5986"/>
     <w:rsid w:val="00847B60"/>
     <w:rsid w:val="008676E2"/>
     <w:rsid w:val="008D1295"/>
     <w:rsid w:val="00905C24"/>
     <w:rsid w:val="009236CB"/>
     <w:rsid w:val="00941A1B"/>
+    <w:rsid w:val="00952A7E"/>
     <w:rsid w:val="00970B95"/>
     <w:rsid w:val="009B39A9"/>
-    <w:rsid w:val="009D53F7"/>
     <w:rsid w:val="00A003BC"/>
     <w:rsid w:val="00A31675"/>
     <w:rsid w:val="00A40AD3"/>
     <w:rsid w:val="00A5779E"/>
     <w:rsid w:val="00A81772"/>
     <w:rsid w:val="00A875D9"/>
     <w:rsid w:val="00AB7BA4"/>
     <w:rsid w:val="00AD0B8A"/>
     <w:rsid w:val="00B06425"/>
     <w:rsid w:val="00B154E0"/>
     <w:rsid w:val="00B40ACB"/>
     <w:rsid w:val="00BC7759"/>
     <w:rsid w:val="00BE2568"/>
     <w:rsid w:val="00C10AD4"/>
     <w:rsid w:val="00C10C50"/>
     <w:rsid w:val="00C50197"/>
     <w:rsid w:val="00C74F10"/>
+    <w:rsid w:val="00C815CC"/>
     <w:rsid w:val="00C81E0D"/>
     <w:rsid w:val="00CB1F43"/>
     <w:rsid w:val="00CD6A42"/>
     <w:rsid w:val="00CF7F43"/>
     <w:rsid w:val="00D06751"/>
     <w:rsid w:val="00D21F1B"/>
     <w:rsid w:val="00D269DB"/>
     <w:rsid w:val="00D6272B"/>
     <w:rsid w:val="00D647B4"/>
     <w:rsid w:val="00D77821"/>
     <w:rsid w:val="00E16D97"/>
     <w:rsid w:val="00E22DAA"/>
     <w:rsid w:val="00E35BBB"/>
     <w:rsid w:val="00EC33DF"/>
     <w:rsid w:val="00EE2B99"/>
     <w:rsid w:val="00EF63C8"/>
     <w:rsid w:val="00F0651D"/>
     <w:rsid w:val="00F52CAB"/>
     <w:rsid w:val="00F74AF9"/>
     <w:rsid w:val="00F86815"/>
     <w:rsid w:val="00FB1020"/>
     <w:rsid w:val="00FE0E3F"/>
     <w:rsid w:val="64669E2B"/>
     <w:rsid w:val="69E4663D"/>
     <w:rsid w:val="6CB5780F"/>
+    <w:rsid w:val="7479F016"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7808DEFB"/>
   <w15:docId w15:val="{932D6574-420E-40E6-8843-E21DC95A9BAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8799,52 +8774,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8911,288 +8886,288 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00C10AD4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:kinsoku w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00C10AD4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C10AD4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C10AD4"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00C10AD4"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
     <w:name w:val="Default"/>
     <w:rsid w:val="00C10AD4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="PlainText">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="PlainTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C10AD4"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PlainTextChar">
+  <w:style w:type="character" w:styleId="PlainTextChar" w:customStyle="1">
     <w:name w:val="Plain Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="PlainText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00C10AD4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="x-none" w:eastAsia="x-none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C10AD4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00C10AD4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextChar"/>
     <w:rsid w:val="00AB7BA4"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00AB7BA4"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="yiv1231299197msoplaintext">
+  <w:style w:type="paragraph" w:styleId="yiv1231299197msoplaintext" w:customStyle="1">
     <w:name w:val="yiv1231299197msoplaintext"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00F0651D"/>
     <w:pPr>
       <w:widowControl/>
       <w:kinsoku/>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00176C26"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000E06CB"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003C5A14"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
     <w:name w:val="eop"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="003C5A14"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="191766560">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="295452054">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -9208,56 +9183,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1511673660">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.edu/faculty/new-faculty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/policies/Pages/Faculty-Handbook.aspx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uab.edu/faculty/new-faculty" TargetMode="External" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uab.edu/humanresources/home/tools/you-and-uab-handbook" TargetMode="External" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uab-public.policystat.com/policy/18730083/latest/" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uscis.gov/i-9-central/acceptable-documents" TargetMode="External" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -9474,57 +9448,79 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>UAB</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gail Short</dc:creator>
-  <cp:keywords/>
-[...1 lines deleted...]
-  <cp:revision></cp:revision>
+  <keywords/>
+  <lastModifiedBy>Janice B Ward</lastModifiedBy>
+  <revision>7</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SetDate">
+    <vt:lpwstr>2026-02-20T20:31:16Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Name">
+    <vt:lpwstr>Sensitive</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_SiteId">
+    <vt:lpwstr>d8999fe4-76af-40b3-b435-1d8977abc08c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ActionId">
+    <vt:lpwstr>2abb9096-b098-4f6e-b550-01657f45158a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_ae7542bc-63e5-412b-b0a0-d9586028a7d0_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>